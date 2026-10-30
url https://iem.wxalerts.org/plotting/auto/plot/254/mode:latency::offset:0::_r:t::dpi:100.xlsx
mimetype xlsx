--- v0 (2026-10-29)
+++ v1 (2026-10-30)
@@ -457,5098 +457,5098 @@
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>latency</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>realtime</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>lon</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>lat</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>154</v>
+        <v>61</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>VNX</t>
+          <t>FWS</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:30Z</t>
+          <t>2026-10-30T00:43:32Z</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E2" t="n">
-        <v>0.5062460333333333</v>
+        <v>0.5374551000000001</v>
       </c>
       <c r="F2" t="n">
-        <v>3.782001466666666</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G2" t="n">
-        <v>-98.128</v>
+        <v>-97.303</v>
       </c>
       <c r="H2" t="n">
-        <v>36.741</v>
+        <v>32.573</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>61</v>
+        <v>148</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>FWS</t>
+          <t>TWX</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:37Z</t>
+          <t>2026-10-30T00:44:36Z</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E3" t="n">
-        <v>0.6288237333333334</v>
+        <v>0.6103486166666666</v>
       </c>
       <c r="F3" t="n">
-        <v>1.782001466666667</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G3" t="n">
-        <v>-97.303</v>
+        <v>-96.232</v>
       </c>
       <c r="H3" t="n">
-        <v>32.573</v>
+        <v>38.997</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>AMX</t>
+          <t>DDC</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:37Z</t>
+          <t>2026-10-30T00:45:36Z</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:45:00Z</t>
         </is>
       </c>
       <c r="E4" t="n">
-        <v>0.6325552833333333</v>
+        <v>0.6155907333333333</v>
       </c>
       <c r="F4" t="n">
-        <v>1.782001466666667</v>
+        <v>1.461698783333333</v>
       </c>
       <c r="G4" t="n">
-        <v>-80.413</v>
+        <v>-99.96899999999999</v>
       </c>
       <c r="H4" t="n">
-        <v>25.611</v>
+        <v>37.761</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>95</v>
+        <v>9</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>KSG</t>
+          <t>AMA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:38Z</t>
+          <t>2026-10-30T00:43:37Z</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E5" t="n">
-        <v>0.6344125666666667</v>
+        <v>0.6305057166666667</v>
       </c>
       <c r="F5" t="n">
-        <v>2.782001466666666</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G5" t="n">
-        <v>127.285</v>
+        <v>-101.709</v>
       </c>
       <c r="H5" t="n">
-        <v>37.207</v>
+        <v>35.233</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>141</v>
+        <v>28</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>SJT</t>
+          <t>CCX</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:40Z</t>
+          <t>2026-10-30T00:44:38Z</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E6" t="n">
-        <v>0.6676803333333333</v>
+        <v>0.6402695333333334</v>
       </c>
       <c r="F6" t="n">
-        <v>4.782001466666667</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G6" t="n">
-        <v>-100.492</v>
+        <v>-78.004</v>
       </c>
       <c r="H6" t="n">
-        <v>31.371</v>
+        <v>40.923</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>81</v>
+        <v>112</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>HWA</t>
+          <t>MLB</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:40Z</t>
+          <t>2026-10-30T00:45:40Z</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:45:00Z</t>
         </is>
       </c>
       <c r="E7" t="n">
-        <v>0.6697954166666666</v>
+        <v>0.6726783</v>
       </c>
       <c r="F7" t="n">
-        <v>5.782001466666667</v>
+        <v>1.461698783333333</v>
       </c>
       <c r="G7" t="n">
-        <v>-155.57</v>
+        <v>-80.654</v>
       </c>
       <c r="H7" t="n">
-        <v>19.08</v>
+        <v>28.113</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>BRO</t>
+          <t>UEX</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:40Z</t>
+          <t>2026-10-30T00:43:43Z</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E8" t="n">
-        <v>0.6733279666666667</v>
+        <v>0.71795685</v>
       </c>
       <c r="F8" t="n">
-        <v>3.782001466666666</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G8" t="n">
-        <v>-97.419</v>
+        <v>-98.44199999999999</v>
       </c>
       <c r="H8" t="n">
-        <v>25.916</v>
+        <v>40.321</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
-        <v>110</v>
+        <v>153</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>MHX</t>
+          <t>VBX</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:41Z</t>
+          <t>2026-10-30T00:45:48Z</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:45:00Z</t>
         </is>
       </c>
       <c r="E9" t="n">
-        <v>0.6953388333333332</v>
+        <v>0.8115888666666666</v>
       </c>
       <c r="F9" t="n">
-        <v>1.782001466666667</v>
+        <v>1.461698783333333</v>
       </c>
       <c r="G9" t="n">
-        <v>-76.876</v>
+        <v>-120.398</v>
       </c>
       <c r="H9" t="n">
-        <v>34.776</v>
+        <v>34.839</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
-        <v>5</v>
+        <v>47</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>AHG</t>
+          <t>ENX</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2026-10-29T21:19:43Z</t>
+          <t>2026-10-30T00:45:49Z</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>2026-10-29T21:19:00Z</t>
+          <t>2026-10-30T00:45:00Z</t>
         </is>
       </c>
       <c r="E10" t="n">
-        <v>0.7304387333333333</v>
+        <v>0.8191771666666666</v>
       </c>
       <c r="F10" t="n">
-        <v>6.782001466666667</v>
+        <v>1.461698783333333</v>
       </c>
       <c r="G10" t="n">
-        <v>-151.35</v>
+        <v>-74.06399999999999</v>
       </c>
       <c r="H10" t="n">
-        <v>60.72</v>
+        <v>42.586</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
-        <v>86</v>
+        <v>141</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>IND</t>
+          <t>SJT</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:44Z</t>
+          <t>2026-10-30T00:43:49Z</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E11" t="n">
-        <v>0.7345462833333334</v>
+        <v>0.82739905</v>
       </c>
       <c r="F11" t="n">
-        <v>4.782001466666667</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G11" t="n">
-        <v>-86.28</v>
+        <v>-100.492</v>
       </c>
       <c r="H11" t="n">
-        <v>39.708</v>
+        <v>31.371</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>RTX</t>
+          <t>ILN</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:45Z</t>
+          <t>2026-10-30T00:43:49Z</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E12" t="n">
-        <v>0.7632484500000001</v>
+        <v>0.8304923166666666</v>
       </c>
       <c r="F12" t="n">
-        <v>0.7820014666666667</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G12" t="n">
-        <v>-122.965</v>
+        <v>-83.822</v>
       </c>
       <c r="H12" t="n">
-        <v>45.715</v>
+        <v>39.42</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
-        <v>107</v>
+        <v>156</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>MAF</t>
+          <t>VWX</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:46Z</t>
+          <t>2026-10-30T00:42:50Z</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E13" t="n">
-        <v>0.7683925166666667</v>
+        <v>0.8338111666666667</v>
       </c>
       <c r="F13" t="n">
-        <v>4.782001466666667</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G13" t="n">
-        <v>-102.189</v>
+        <v>-87.724</v>
       </c>
       <c r="H13" t="n">
-        <v>31.943</v>
+        <v>38.26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>29</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>CLE</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:47Z</t>
+          <t>2026-10-30T00:42:51Z</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E14" t="n">
-        <v>0.79443945</v>
+        <v>0.8535048</v>
       </c>
       <c r="F14" t="n">
-        <v>2.782001466666666</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G14" t="n">
         <v>-81.86</v>
       </c>
       <c r="H14" t="n">
         <v>41.413</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
-        <v>67</v>
+        <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>GRR</t>
+          <t>ATX</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:48Z</t>
+          <t>2026-10-30T00:44:52Z</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E15" t="n">
-        <v>0.8081488</v>
+        <v>0.8802581833333334</v>
       </c>
       <c r="F15" t="n">
-        <v>1.782001466666667</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G15" t="n">
-        <v>-85.545</v>
+        <v>-122.496</v>
       </c>
       <c r="H15" t="n">
-        <v>42.894</v>
+        <v>48.195</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>49</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>EPZ</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:48Z</t>
+          <t>2026-10-30T00:43:54Z</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E16" t="n">
-        <v>0.8119084166666667</v>
+        <v>0.9035376333333333</v>
       </c>
       <c r="F16" t="n">
-        <v>1.782001466666667</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G16" t="n">
         <v>-106.6980198</v>
       </c>
       <c r="H16" t="n">
         <v>31.87313428</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>JAX</t>
+          <t>HKI</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:51Z</t>
+          <t>2026-10-30T00:44:54Z</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E17" t="n">
-        <v>0.8550285</v>
+        <v>0.9087787166666667</v>
       </c>
       <c r="F17" t="n">
-        <v>2.782001466666666</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G17" t="n">
-        <v>-81.702</v>
+        <v>-159.55</v>
       </c>
       <c r="H17" t="n">
-        <v>30.485</v>
+        <v>21.88</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>2</v>
+        <v>45</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>ABX</t>
+          <t>EAX</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:51Z</t>
+          <t>2026-10-30T00:45:54Z</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:45:00Z</t>
         </is>
       </c>
       <c r="E18" t="n">
-        <v>0.8606313833333333</v>
+        <v>0.9116881833333333</v>
       </c>
       <c r="F18" t="n">
-        <v>2.782001466666666</v>
+        <v>1.461698783333333</v>
       </c>
       <c r="G18" t="n">
-        <v>-106.824</v>
+        <v>-94.264</v>
       </c>
       <c r="H18" t="n">
-        <v>35.15</v>
+        <v>38.81</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>JUA</t>
+          <t>EWX</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:53Z</t>
+          <t>2026-10-30T00:41:59Z</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E19" t="n">
-        <v>0.8886339666666667</v>
+        <v>0.9838527333333332</v>
       </c>
       <c r="F19" t="n">
-        <v>5.782001466666667</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G19" t="n">
-        <v>-66.06999999999999</v>
+        <v>-98.029</v>
       </c>
       <c r="H19" t="n">
-        <v>18.1</v>
+        <v>29.704</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>153</v>
+        <v>129</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>VBX</t>
+          <t>PBZ</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:54Z</t>
+          <t>2026-10-30T00:43:59Z</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E20" t="n">
-        <v>0.9004319833333334</v>
+        <v>0.9941584833333333</v>
       </c>
       <c r="F20" t="n">
-        <v>1.782001466666667</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G20" t="n">
-        <v>-120.398</v>
+        <v>-80.218</v>
       </c>
       <c r="H20" t="n">
-        <v>34.839</v>
+        <v>40.532</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>103</v>
+        <v>73</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>LTX</t>
+          <t>HDX</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:55Z</t>
+          <t>2026-10-30T00:43:59Z</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E21" t="n">
-        <v>0.9265947666666666</v>
+        <v>0.9974364333333334</v>
       </c>
       <c r="F21" t="n">
-        <v>2.782001466666666</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G21" t="n">
-        <v>-78.429</v>
+        <v>-106.12</v>
       </c>
       <c r="H21" t="n">
-        <v>33.989</v>
+        <v>33.077</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>144</v>
+        <v>74</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>TBW</t>
+          <t>HGX</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:55Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E22" t="n">
-        <v>0.9315932</v>
+        <v>1.001361166666667</v>
       </c>
       <c r="F22" t="n">
-        <v>4.782001466666667</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G22" t="n">
-        <v>-82.402</v>
+        <v>-95.07899999999999</v>
       </c>
       <c r="H22" t="n">
-        <v>27.705</v>
+        <v>29.472</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>BYX</t>
+          <t>BRO</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:56Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E23" t="n">
-        <v>0.9350328</v>
+        <v>1.001713883333333</v>
       </c>
       <c r="F23" t="n">
-        <v>2.782001466666666</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G23" t="n">
-        <v>-81.703</v>
+        <v>-97.419</v>
       </c>
       <c r="H23" t="n">
-        <v>24.597</v>
+        <v>25.916</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>GUA</t>
+          <t>AKC</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:56Z</t>
+          <t>2026-10-30T00:43:02Z</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E24" t="n">
-        <v>0.94040835</v>
+        <v>1.034027966666667</v>
       </c>
       <c r="F24" t="n">
-        <v>2.782001466666666</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G24" t="n">
-        <v>144.8</v>
+        <v>-156.62</v>
       </c>
       <c r="H24" t="n">
-        <v>13.45</v>
+        <v>58.67</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>46</v>
+        <v>104</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EMX</t>
+          <t>LVX</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:57Z</t>
+          <t>2026-10-30T00:43:03Z</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E25" t="n">
-        <v>0.9596720666666666</v>
+        <v>1.06114805</v>
       </c>
       <c r="F25" t="n">
-        <v>2.782001466666666</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G25" t="n">
-        <v>-110.63</v>
+        <v>-85.944</v>
       </c>
       <c r="H25" t="n">
-        <v>31.894</v>
+        <v>37.975</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>96</v>
+        <v>46</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>LBB</t>
+          <t>EMX</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:57Z</t>
+          <t>2026-10-30T00:43:03Z</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E26" t="n">
-        <v>0.9603399833333334</v>
+        <v>1.063897566666667</v>
       </c>
       <c r="F26" t="n">
-        <v>1.782001466666667</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G26" t="n">
-        <v>-101.814</v>
+        <v>-110.63</v>
       </c>
       <c r="H26" t="n">
-        <v>33.654</v>
+        <v>31.894</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>127</v>
+        <v>86</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>OTX</t>
+          <t>IND</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:57Z</t>
+          <t>2026-10-30T00:44:04Z</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E27" t="n">
-        <v>0.9651574666666666</v>
+        <v>1.07219605</v>
       </c>
       <c r="F27" t="n">
-        <v>1.782001466666667</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G27" t="n">
-        <v>-117.626</v>
+        <v>-86.28</v>
       </c>
       <c r="H27" t="n">
-        <v>47.681</v>
+        <v>39.708</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>ATX</t>
+          <t>GRK</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:58Z</t>
+          <t>2026-10-30T00:46:06Z</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:45:00Z</t>
         </is>
       </c>
       <c r="E28" t="n">
-        <v>0.9756655333333334</v>
+        <v>1.107105433333333</v>
       </c>
       <c r="F28" t="n">
-        <v>3.782001466666666</v>
+        <v>1.461698783333333</v>
       </c>
       <c r="G28" t="n">
-        <v>-122.496</v>
+        <v>-97.383</v>
       </c>
       <c r="H28" t="n">
-        <v>48.195</v>
+        <v>30.722</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>147</v>
+        <v>93</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>TLX</t>
+          <t>JUA</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:00Z</t>
+          <t>2026-10-30T00:46:07Z</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:45:00Z</t>
         </is>
       </c>
       <c r="E29" t="n">
-        <v>1.0114503</v>
+        <v>1.119389683333333</v>
       </c>
       <c r="F29" t="n">
-        <v>1.782001466666667</v>
+        <v>1.461698783333333</v>
       </c>
       <c r="G29" t="n">
-        <v>-97.27789271</v>
+        <v>-66.06999999999999</v>
       </c>
       <c r="H29" t="n">
-        <v>35.33337636</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>66</v>
+        <v>154</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>GRK</t>
+          <t>VNX</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:02Z</t>
+          <t>2026-10-30T00:44:10Z</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E30" t="n">
-        <v>1.034246816666667</v>
+        <v>1.170134566666667</v>
       </c>
       <c r="F30" t="n">
-        <v>2.782001466666666</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G30" t="n">
-        <v>-97.383</v>
+        <v>-98.128</v>
       </c>
       <c r="H30" t="n">
-        <v>30.722</v>
+        <v>36.741</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>LOT</t>
+          <t>LBB</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:07Z</t>
+          <t>2026-10-30T00:44:11Z</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E31" t="n">
-        <v>1.127412766666667</v>
+        <v>1.193179166666667</v>
       </c>
       <c r="F31" t="n">
-        <v>4.782001466666667</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G31" t="n">
-        <v>-88.08499999999999</v>
+        <v>-101.814</v>
       </c>
       <c r="H31" t="n">
-        <v>41.604</v>
+        <v>33.654</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>76</v>
+        <v>140</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>HKM</t>
+          <t>SHV</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:09Z</t>
+          <t>2026-10-30T00:44:12Z</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E32" t="n">
-        <v>1.1648629</v>
+        <v>1.20742685</v>
       </c>
       <c r="F32" t="n">
-        <v>4.782001466666667</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G32" t="n">
-        <v>-155.77</v>
+        <v>-93.84099999999999</v>
       </c>
       <c r="H32" t="n">
-        <v>20.12</v>
+        <v>32.451</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>DYX</t>
+          <t>CBW</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:13Z</t>
+          <t>2026-10-30T00:45:12Z</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E33" t="n">
-        <v>1.2267585</v>
+        <v>1.20773405</v>
       </c>
       <c r="F33" t="n">
-        <v>2.782001466666666</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G33" t="n">
-        <v>-99.254</v>
+        <v>-67.806</v>
       </c>
       <c r="H33" t="n">
-        <v>32.538</v>
+        <v>46.039</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>DFX</t>
+          <t>AMX</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:14Z</t>
+          <t>2026-10-30T00:45:12Z</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E34" t="n">
-        <v>1.24347815</v>
+        <v>1.20773405</v>
       </c>
       <c r="F34" t="n">
-        <v>3.782001466666666</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G34" t="n">
-        <v>-100.28</v>
+        <v>-80.413</v>
       </c>
       <c r="H34" t="n">
-        <v>29.273</v>
+        <v>25.611</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>42</v>
+        <v>98</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>DTX</t>
+          <t>LGX</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:17Z</t>
+          <t>2026-10-30T00:45:12Z</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E35" t="n">
-        <v>1.291908983333333</v>
+        <v>1.211662233333333</v>
       </c>
       <c r="F35" t="n">
-        <v>4.782001466666667</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G35" t="n">
-        <v>-83.47199999999999</v>
+        <v>-124.107</v>
       </c>
       <c r="H35" t="n">
-        <v>42.7</v>
+        <v>47.116</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>148</v>
+        <v>124</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>TWX</t>
+          <t>OAX</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:20Z</t>
+          <t>2026-10-30T00:46:12Z</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:45:00Z</t>
         </is>
       </c>
       <c r="E36" t="n">
-        <v>1.344349583333333</v>
+        <v>1.212037216666667</v>
       </c>
       <c r="F36" t="n">
-        <v>3.782001466666666</v>
+        <v>1.461698783333333</v>
       </c>
       <c r="G36" t="n">
-        <v>-96.232</v>
+        <v>-96.367</v>
       </c>
       <c r="H36" t="n">
-        <v>38.997</v>
+        <v>41.32</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>IWX</t>
+          <t>HWA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:20Z</t>
+          <t>2026-10-30T00:45:12Z</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E37" t="n">
-        <v>1.3458958</v>
+        <v>1.212755916666667</v>
       </c>
       <c r="F37" t="n">
-        <v>3.782001466666666</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G37" t="n">
-        <v>-85.7</v>
+        <v>-155.57</v>
       </c>
       <c r="H37" t="n">
-        <v>41.359</v>
+        <v>19.08</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>ENX</t>
+          <t>MAF</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:21Z</t>
+          <t>2026-10-30T00:45:12Z</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E38" t="n">
-        <v>1.355491816666667</v>
+        <v>1.21378695</v>
       </c>
       <c r="F38" t="n">
-        <v>5.782001466666667</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G38" t="n">
-        <v>-74.06399999999999</v>
+        <v>-102.189</v>
       </c>
       <c r="H38" t="n">
-        <v>42.586</v>
+        <v>31.943</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
-        <v>143</v>
+        <v>56</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>SRX</t>
+          <t>FDX</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:22Z</t>
+          <t>2026-10-30T00:45:12Z</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E39" t="n">
-        <v>1.370171783333333</v>
+        <v>1.2163283</v>
       </c>
       <c r="F39" t="n">
-        <v>4.782001466666667</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G39" t="n">
-        <v>-94.36199999999999</v>
+        <v>-103.619</v>
       </c>
       <c r="H39" t="n">
-        <v>35.29</v>
+        <v>34.634</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
-        <v>56</v>
+        <v>152</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>FDX</t>
+          <t>VAX</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:23Z</t>
+          <t>2026-10-30T00:45:13Z</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E40" t="n">
-        <v>1.390074316666667</v>
+        <v>1.216894066666667</v>
       </c>
       <c r="F40" t="n">
-        <v>2.782001466666666</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G40" t="n">
-        <v>-103.619</v>
+        <v>-83.002</v>
       </c>
       <c r="H40" t="n">
-        <v>34.634</v>
+        <v>30.89</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>HKI</t>
+          <t>HNX</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:23Z</t>
+          <t>2026-10-30T00:45:13Z</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E41" t="n">
-        <v>1.394750833333333</v>
+        <v>1.218543033333333</v>
       </c>
       <c r="F41" t="n">
-        <v>2.782001466666666</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G41" t="n">
-        <v>-159.55</v>
+        <v>-119.632</v>
       </c>
       <c r="H41" t="n">
-        <v>21.88</v>
+        <v>36.314</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>HTX</t>
+          <t>AIH</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2026-10-29T21:19:24Z</t>
+          <t>2026-10-30T00:43:13Z</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>2026-10-29T21:18:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E42" t="n">
-        <v>1.40723705</v>
+        <v>1.228912783333333</v>
       </c>
       <c r="F42" t="n">
-        <v>7.782001466666667</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G42" t="n">
-        <v>-86.084</v>
+        <v>-146.3</v>
       </c>
       <c r="H42" t="n">
-        <v>34.931</v>
+        <v>59.45</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>BBX</t>
+          <t>HKM</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:25Z</t>
+          <t>2026-10-30T00:45:14Z</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E43" t="n">
-        <v>1.4261684</v>
+        <v>1.2392575</v>
       </c>
       <c r="F43" t="n">
-        <v>5.782001466666667</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G43" t="n">
-        <v>-121.632</v>
+        <v>-155.77</v>
       </c>
       <c r="H43" t="n">
-        <v>39.496</v>
+        <v>20.12</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
-        <v>122</v>
+        <v>36</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>NKX</t>
+          <t>DFX</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:25Z</t>
+          <t>2026-10-30T00:45:14Z</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E44" t="n">
-        <v>1.430155933333333</v>
+        <v>1.2423983</v>
       </c>
       <c r="F44" t="n">
-        <v>5.782001466666667</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G44" t="n">
-        <v>-117.04181539</v>
+        <v>-100.28</v>
       </c>
       <c r="H44" t="n">
-        <v>32.91936936</v>
+        <v>29.273</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
-        <v>73</v>
+        <v>137</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>HDX</t>
+          <t>RTX</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:25Z</t>
+          <t>2026-10-30T00:45:14Z</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E45" t="n">
-        <v>1.431977483333333</v>
+        <v>1.249852816666667</v>
       </c>
       <c r="F45" t="n">
-        <v>2.782001466666666</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G45" t="n">
-        <v>-106.12</v>
+        <v>-122.965</v>
       </c>
       <c r="H45" t="n">
-        <v>33.077</v>
+        <v>45.715</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>HMO</t>
+          <t>ICT</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:26Z</t>
+          <t>2026-10-30T00:45:15Z</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E46" t="n">
-        <v>1.438108766666667</v>
+        <v>1.254731933333333</v>
       </c>
       <c r="F46" t="n">
-        <v>3.782001466666666</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G46" t="n">
-        <v>-157.17</v>
+        <v>-97.443</v>
       </c>
       <c r="H46" t="n">
-        <v>21.12</v>
+        <v>37.654</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>AMA</t>
+          <t>KSG</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:26Z</t>
+          <t>2026-10-30T00:44:16Z</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E47" t="n">
-        <v>1.44220115</v>
+        <v>1.27152795</v>
       </c>
       <c r="F47" t="n">
-        <v>3.782001466666666</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G47" t="n">
-        <v>-101.709</v>
+        <v>127.285</v>
       </c>
       <c r="H47" t="n">
-        <v>35.233</v>
+        <v>37.207</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
-        <v>124</v>
+        <v>55</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>OAX</t>
+          <t>FDR</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:29Z</t>
+          <t>2026-10-30T00:44:16Z</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E48" t="n">
-        <v>1.491953733333333</v>
+        <v>1.271562266666667</v>
       </c>
       <c r="F48" t="n">
-        <v>2.782001466666666</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G48" t="n">
-        <v>-96.367</v>
+        <v>-98.977</v>
       </c>
       <c r="H48" t="n">
-        <v>41.32</v>
+        <v>34.362</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>AKC</t>
+          <t>AKQ</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:29Z</t>
+          <t>2026-10-30T00:42:18Z</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E49" t="n">
-        <v>1.497336833333333</v>
+        <v>1.301773533333333</v>
       </c>
       <c r="F49" t="n">
-        <v>1.782001466666667</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G49" t="n">
-        <v>-156.62</v>
+        <v>-77.008</v>
       </c>
       <c r="H49" t="n">
-        <v>58.67</v>
+        <v>36.984</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
-        <v>3</v>
+        <v>110</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>ACG</t>
+          <t>MHX</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:29Z</t>
+          <t>2026-10-30T00:44:18Z</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E50" t="n">
-        <v>1.498069133333333</v>
+        <v>1.303541033333333</v>
       </c>
       <c r="F50" t="n">
-        <v>2.782001466666666</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G50" t="n">
-        <v>-135.52</v>
+        <v>-76.876</v>
       </c>
       <c r="H50" t="n">
-        <v>56.85</v>
+        <v>34.776</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>CAE</t>
+          <t>FTG</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:30Z</t>
+          <t>2026-10-30T00:42:18Z</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E51" t="n">
-        <v>1.5067735</v>
+        <v>1.306386533333333</v>
       </c>
       <c r="F51" t="n">
-        <v>4.782001466666667</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G51" t="n">
-        <v>-81.119</v>
+        <v>-104.54586321</v>
       </c>
       <c r="H51" t="n">
-        <v>33.949</v>
+        <v>39.78664719</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>ABC</t>
+          <t>GYX</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:30Z</t>
+          <t>2026-10-30T00:45:18Z</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E52" t="n">
-        <v>1.512665833333333</v>
+        <v>1.3093672</v>
       </c>
       <c r="F52" t="n">
-        <v>4.782001466666667</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G52" t="n">
-        <v>-161.87</v>
+        <v>-70.256</v>
       </c>
       <c r="H52" t="n">
-        <v>60.78</v>
+        <v>43.891</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
-        <v>91</v>
+        <v>32</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>JGX</t>
+          <t>CXX</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:30Z</t>
+          <t>2026-10-30T00:42:20Z</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E53" t="n">
-        <v>1.51467825</v>
+        <v>1.336991566666667</v>
       </c>
       <c r="F53" t="n">
-        <v>4.782001466666667</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G53" t="n">
-        <v>-83.351</v>
+        <v>-73.166</v>
       </c>
       <c r="H53" t="n">
-        <v>32.675</v>
+        <v>44.511</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>INX</t>
+          <t>DTX</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:31Z</t>
+          <t>2026-10-30T00:41:20Z</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:40:00Z</t>
         </is>
       </c>
       <c r="E54" t="n">
-        <v>1.5262331</v>
+        <v>1.341576383333333</v>
       </c>
       <c r="F54" t="n">
-        <v>5.782001466666667</v>
+        <v>6.461698783333333</v>
       </c>
       <c r="G54" t="n">
-        <v>-95.56399999999999</v>
+        <v>-83.47199999999999</v>
       </c>
       <c r="H54" t="n">
-        <v>36.175</v>
+        <v>42.7</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
-        <v>57</v>
+        <v>103</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>FFC</t>
+          <t>LTX</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:31Z</t>
+          <t>2026-10-30T00:46:20Z</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:45:00Z</t>
         </is>
       </c>
       <c r="E55" t="n">
-        <v>1.529399766666667</v>
+        <v>1.344912583333333</v>
       </c>
       <c r="F55" t="n">
-        <v>2.782001466666666</v>
+        <v>1.461698783333333</v>
       </c>
       <c r="G55" t="n">
-        <v>-84.566</v>
+        <v>-78.429</v>
       </c>
       <c r="H55" t="n">
-        <v>33.363</v>
+        <v>33.989</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>BIS</t>
+          <t>YUX</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:31Z</t>
+          <t>2026-10-30T00:43:21Z</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E56" t="n">
-        <v>1.531118783333333</v>
+        <v>1.3599363</v>
       </c>
       <c r="F56" t="n">
-        <v>2.782001466666666</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G56" t="n">
-        <v>-100.76</v>
+        <v>-114.656</v>
       </c>
       <c r="H56" t="n">
-        <v>46.771</v>
+        <v>32.495</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>FDR</t>
+          <t>HTX</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:32Z</t>
+          <t>2026-10-30T00:42:21Z</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E57" t="n">
-        <v>1.541918316666667</v>
+        <v>1.359938616666667</v>
       </c>
       <c r="F57" t="n">
-        <v>1.782001466666667</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G57" t="n">
-        <v>-98.977</v>
+        <v>-86.084</v>
       </c>
       <c r="H57" t="n">
-        <v>34.362</v>
+        <v>34.931</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>MLB</t>
+          <t>ARX</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:33Z</t>
+          <t>2026-10-30T00:39:23Z</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:38:00Z</t>
         </is>
       </c>
       <c r="E58" t="n">
-        <v>1.552022116666667</v>
+        <v>1.390251333333333</v>
       </c>
       <c r="F58" t="n">
-        <v>3.782001466666666</v>
+        <v>8.461698783333334</v>
       </c>
       <c r="G58" t="n">
-        <v>-80.654</v>
+        <v>-91.191</v>
       </c>
       <c r="H58" t="n">
-        <v>28.113</v>
+        <v>43.823</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>EWX</t>
+          <t>DYX</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:33Z</t>
+          <t>2026-10-30T00:42:23Z</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E59" t="n">
-        <v>1.552438</v>
+        <v>1.399759783333333</v>
       </c>
       <c r="F59" t="n">
-        <v>3.782001466666666</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G59" t="n">
-        <v>-98.029</v>
+        <v>-99.254</v>
       </c>
       <c r="H59" t="n">
-        <v>29.704</v>
+        <v>32.538</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
-        <v>149</v>
+        <v>102</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>TYX</t>
+          <t>LSX</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:33Z</t>
+          <t>2026-10-30T00:46:25Z</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:45:00Z</t>
         </is>
       </c>
       <c r="E60" t="n">
-        <v>1.560294883333333</v>
+        <v>1.4168104</v>
       </c>
       <c r="F60" t="n">
-        <v>5.782001466666667</v>
+        <v>1.461698783333333</v>
       </c>
       <c r="G60" t="n">
-        <v>-75.68000000000001</v>
+        <v>-90.68300000000001</v>
       </c>
       <c r="H60" t="n">
-        <v>43.756</v>
+        <v>38.699</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
-        <v>135</v>
+        <v>101</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>RIW</t>
+          <t>LRX</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:33Z</t>
+          <t>2026-10-30T00:46:25Z</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:45:00Z</t>
         </is>
       </c>
       <c r="E61" t="n">
-        <v>1.561073</v>
+        <v>1.427995666666667</v>
       </c>
       <c r="F61" t="n">
-        <v>2.782001466666666</v>
+        <v>1.461698783333333</v>
       </c>
       <c r="G61" t="n">
-        <v>-108.477</v>
+        <v>-116.803</v>
       </c>
       <c r="H61" t="n">
-        <v>43.066</v>
+        <v>40.74</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
-        <v>136</v>
+        <v>16</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>RLX</t>
+          <t>BGM</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>2026-10-29T19:56:34Z</t>
+          <t>2026-10-30T00:42:26Z</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>2026-10-29T19:55:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E62" t="n">
-        <v>1.5749064</v>
+        <v>1.436050116666667</v>
       </c>
       <c r="F62" t="n">
-        <v>90.78200146666667</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G62" t="n">
-        <v>-81.723</v>
+        <v>-75.985</v>
       </c>
       <c r="H62" t="n">
-        <v>38.311</v>
+        <v>42.2</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
-        <v>35</v>
+        <v>125</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>DDC</t>
+          <t>OHX</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:35Z</t>
+          <t>2026-10-30T00:46:26Z</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:45:00Z</t>
         </is>
       </c>
       <c r="E63" t="n">
-        <v>1.589054183333333</v>
+        <v>1.44235925</v>
       </c>
       <c r="F63" t="n">
-        <v>1.782001466666667</v>
+        <v>1.461698783333333</v>
       </c>
       <c r="G63" t="n">
-        <v>-99.96899999999999</v>
+        <v>-86.563</v>
       </c>
       <c r="H63" t="n">
-        <v>37.761</v>
+        <v>36.247</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>CBX</t>
+          <t>ABC</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:35Z</t>
+          <t>2026-10-30T00:45:26Z</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E64" t="n">
-        <v>1.589438216666667</v>
+        <v>1.442716816666667</v>
       </c>
       <c r="F64" t="n">
-        <v>5.782001466666667</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G64" t="n">
-        <v>-116.236</v>
+        <v>-161.87</v>
       </c>
       <c r="H64" t="n">
-        <v>43.49</v>
+        <v>60.78</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
-        <v>98</v>
+        <v>120</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>LGX</t>
+          <t>MVX</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:35Z</t>
+          <t>2026-10-30T00:43:27Z</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E65" t="n">
-        <v>1.595607383333333</v>
+        <v>1.454659466666667</v>
       </c>
       <c r="F65" t="n">
-        <v>1.782001466666667</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G65" t="n">
-        <v>-124.107</v>
+        <v>-97.325</v>
       </c>
       <c r="H65" t="n">
-        <v>47.116</v>
+        <v>47.528</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
-        <v>74</v>
+        <v>5</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>HGX</t>
+          <t>AHG</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:35Z</t>
+          <t>2026-10-30T00:40:28Z</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:39:00Z</t>
         </is>
       </c>
       <c r="E66" t="n">
-        <v>1.598120083333333</v>
+        <v>1.479519616666667</v>
       </c>
       <c r="F66" t="n">
-        <v>1.782001466666667</v>
+        <v>7.461698783333333</v>
       </c>
       <c r="G66" t="n">
-        <v>-95.07899999999999</v>
+        <v>-151.35</v>
       </c>
       <c r="H66" t="n">
-        <v>29.472</v>
+        <v>60.72</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
-        <v>84</v>
+        <v>1</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>ILN</t>
+          <t>ABR</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:35Z</t>
+          <t>2026-10-30T00:40:29Z</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:39:00Z</t>
         </is>
       </c>
       <c r="E67" t="n">
-        <v>1.598367183333333</v>
+        <v>1.498259966666667</v>
       </c>
       <c r="F67" t="n">
-        <v>1.782001466666667</v>
+        <v>7.461698783333333</v>
       </c>
       <c r="G67" t="n">
-        <v>-83.822</v>
+        <v>-98.413</v>
       </c>
       <c r="H67" t="n">
-        <v>39.42</v>
+        <v>45.456</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>AIH</t>
+          <t>CAE</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:36Z</t>
+          <t>2026-10-30T00:40:29Z</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:39:00Z</t>
         </is>
       </c>
       <c r="E68" t="n">
-        <v>1.613901983333333</v>
+        <v>1.49829265</v>
       </c>
       <c r="F68" t="n">
-        <v>3.782001466666666</v>
+        <v>7.461698783333333</v>
       </c>
       <c r="G68" t="n">
-        <v>-146.3</v>
+        <v>-81.119</v>
       </c>
       <c r="H68" t="n">
-        <v>59.45</v>
+        <v>33.949</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>VAX</t>
+          <t>SRX</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:37Z</t>
+          <t>2026-10-30T00:43:30Z</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E69" t="n">
-        <v>1.618784516666667</v>
+        <v>1.50040585</v>
       </c>
       <c r="F69" t="n">
-        <v>5.782001466666667</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G69" t="n">
-        <v>-83.002</v>
+        <v>-94.36199999999999</v>
       </c>
       <c r="H69" t="n">
-        <v>30.89</v>
+        <v>35.29</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>KJK</t>
+          <t>IWX</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:37Z</t>
+          <t>2026-10-30T00:43:31Z</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E70" t="n">
-        <v>1.624396433333333</v>
+        <v>1.5206837</v>
       </c>
       <c r="F70" t="n">
-        <v>1.782001466666667</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G70" t="n">
-        <v>126.622</v>
+        <v>-85.7</v>
       </c>
       <c r="H70" t="n">
-        <v>35.924</v>
+        <v>41.359</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
-        <v>32</v>
+        <v>145</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>CXX</t>
+          <t>TFX</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:37Z</t>
+          <t>2026-10-30T00:44:31Z</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E71" t="n">
-        <v>1.63109845</v>
+        <v>1.527517833333333</v>
       </c>
       <c r="F71" t="n">
-        <v>3.782001466666666</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G71" t="n">
-        <v>-73.166</v>
+        <v>-111.385</v>
       </c>
       <c r="H71" t="n">
-        <v>44.511</v>
+        <v>47.46</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>APX</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:37Z</t>
+          <t>2026-10-30T00:40:31Z</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:39:00Z</t>
         </is>
       </c>
       <c r="E72" t="n">
-        <v>1.631869183333333</v>
+        <v>1.5310931</v>
       </c>
       <c r="F72" t="n">
-        <v>1.782001466666667</v>
+        <v>7.461698783333333</v>
       </c>
       <c r="G72" t="n">
-        <v>-96.729</v>
+        <v>-84.72</v>
       </c>
       <c r="H72" t="n">
-        <v>43.588</v>
+        <v>44.906</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>50</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>ESX</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:37Z</t>
+          <t>2026-10-30T00:42:31Z</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E73" t="n">
-        <v>1.632130283333333</v>
+        <v>1.531801316666667</v>
       </c>
       <c r="F73" t="n">
-        <v>1.782001466666667</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G73" t="n">
         <v>-114.891</v>
       </c>
       <c r="H73" t="n">
         <v>35.701</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
-        <v>120</v>
+        <v>87</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>MVX</t>
+          <t>INX</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:38Z</t>
+          <t>2026-10-30T00:42:32Z</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E74" t="n">
-        <v>1.638158266666667</v>
+        <v>1.53641135</v>
       </c>
       <c r="F74" t="n">
-        <v>1.782001466666667</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G74" t="n">
-        <v>-97.325</v>
+        <v>-95.56399999999999</v>
       </c>
       <c r="H74" t="n">
-        <v>47.528</v>
+        <v>36.175</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
-        <v>156</v>
+        <v>139</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>VWX</t>
+          <t>SGF</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:38Z</t>
+          <t>2026-10-30T00:42:32Z</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E75" t="n">
-        <v>1.6408175</v>
+        <v>1.544863816666667</v>
       </c>
       <c r="F75" t="n">
-        <v>4.782001466666667</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G75" t="n">
-        <v>-87.724</v>
+        <v>-93.40000000000001</v>
       </c>
       <c r="H75" t="n">
-        <v>38.26</v>
+        <v>37.235</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
-        <v>125</v>
+        <v>33</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>OHX</t>
+          <t>CYS</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:39Z</t>
+          <t>2026-10-30T00:45:32Z</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E76" t="n">
-        <v>1.658338116666667</v>
+        <v>1.547389933333333</v>
       </c>
       <c r="F76" t="n">
-        <v>3.782001466666666</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G76" t="n">
-        <v>-86.563</v>
+        <v>-104.806</v>
       </c>
       <c r="H76" t="n">
-        <v>36.247</v>
+        <v>41.152</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>GLD</t>
+          <t>IWA</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:39Z</t>
+          <t>2026-10-30T00:45:32Z</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E77" t="n">
-        <v>1.66322715</v>
+        <v>1.548112233333333</v>
       </c>
       <c r="F77" t="n">
-        <v>5.782001466666667</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G77" t="n">
-        <v>-101.7</v>
+        <v>-111.67</v>
       </c>
       <c r="H77" t="n">
-        <v>39.367</v>
+        <v>33.289</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>LCH</t>
+          <t>ILX</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:40Z</t>
+          <t>2026-10-30T00:43:33Z</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E78" t="n">
-        <v>1.6719421</v>
+        <v>1.562599283333333</v>
       </c>
       <c r="F78" t="n">
-        <v>1.782001466666667</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G78" t="n">
-        <v>-93.21599999999999</v>
+        <v>-89.337</v>
       </c>
       <c r="H78" t="n">
-        <v>30.125</v>
+        <v>40.15</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>SOX</t>
+          <t>RLX</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:41Z</t>
+          <t>2026-10-29T19:56:34Z</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:00Z</t>
+          <t>2026-10-29T19:55:00Z</t>
         </is>
       </c>
       <c r="E79" t="n">
-        <v>1.697516383333333</v>
+        <v>1.5749064</v>
       </c>
       <c r="F79" t="n">
-        <v>1.782001466666667</v>
+        <v>291.4616987833333</v>
       </c>
       <c r="G79" t="n">
-        <v>-117.636</v>
+        <v>-81.723</v>
       </c>
       <c r="H79" t="n">
-        <v>33.818</v>
+        <v>38.311</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
-        <v>13</v>
+        <v>90</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>ARX</t>
+          <t>JAX</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>2026-10-29T21:19:42Z</t>
+          <t>2026-10-30T00:43:35Z</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>2026-10-29T21:18:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E80" t="n">
-        <v>1.707157833333333</v>
+        <v>1.5883158</v>
       </c>
       <c r="F80" t="n">
-        <v>7.782001466666667</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G80" t="n">
-        <v>-91.191</v>
+        <v>-81.702</v>
       </c>
       <c r="H80" t="n">
-        <v>43.823</v>
+        <v>30.485</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>GRB</t>
+          <t>BYX</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>2026-10-29T21:17:45Z</t>
+          <t>2026-10-30T00:42:35Z</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>2026-10-29T21:16:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E81" t="n">
-        <v>1.755192883333333</v>
+        <v>1.599447766666667</v>
       </c>
       <c r="F81" t="n">
-        <v>9.782001466666665</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G81" t="n">
-        <v>-88.111</v>
+        <v>-81.703</v>
       </c>
       <c r="H81" t="n">
-        <v>44.499</v>
+        <v>24.597</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>106</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>LZK</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:47Z</t>
+          <t>2026-10-30T00:42:36Z</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E82" t="n">
-        <v>1.785545116666667</v>
+        <v>1.6061399</v>
       </c>
       <c r="F82" t="n">
-        <v>2.782001466666666</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G82" t="n">
         <v>-92.262</v>
       </c>
       <c r="H82" t="n">
         <v>34.836</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>APD</t>
+          <t>MXX</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:47Z</t>
+          <t>2026-10-30T00:39:37Z</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:38:00Z</t>
         </is>
       </c>
       <c r="E83" t="n">
-        <v>1.797040083333333</v>
+        <v>1.619514716666667</v>
       </c>
       <c r="F83" t="n">
-        <v>3.782001466666666</v>
+        <v>8.461698783333334</v>
       </c>
       <c r="G83" t="n">
-        <v>-147.5</v>
+        <v>-85.79000000000001</v>
       </c>
       <c r="H83" t="n">
-        <v>65.03</v>
+        <v>32.537</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
-        <v>92</v>
+        <v>149</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>JKL</t>
+          <t>TYX</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>2026-10-29T21:18:47Z</t>
+          <t>2026-10-30T00:44:37Z</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>2026-10-29T21:17:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E84" t="n">
-        <v>1.799583383333333</v>
+        <v>1.622626333333333</v>
       </c>
       <c r="F84" t="n">
-        <v>8.782001466666665</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G84" t="n">
-        <v>-83.313</v>
+        <v>-75.68000000000001</v>
       </c>
       <c r="H84" t="n">
-        <v>37.591</v>
+        <v>43.756</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
-        <v>150</v>
+        <v>111</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>UDX</t>
+          <t>MKX</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:49Z</t>
+          <t>2026-10-30T00:43:37Z</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E85" t="n">
-        <v>1.826433916666667</v>
+        <v>1.630489616666666</v>
       </c>
       <c r="F85" t="n">
-        <v>3.782001466666666</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G85" t="n">
-        <v>-102.83</v>
+        <v>-88.5506</v>
       </c>
       <c r="H85" t="n">
-        <v>44.125</v>
+        <v>42.9678259</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
-        <v>17</v>
+        <v>99</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>BHX</t>
+          <t>LNX</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:49Z</t>
+          <t>2026-10-30T00:43:39Z</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E86" t="n">
-        <v>1.831850583333333</v>
+        <v>1.65190655</v>
       </c>
       <c r="F86" t="n">
-        <v>2.782001466666666</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G86" t="n">
-        <v>-124.292</v>
+        <v>-100.576</v>
       </c>
       <c r="H86" t="n">
-        <v>40.499</v>
+        <v>41.958</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
-        <v>155</v>
+        <v>77</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>VTX</t>
+          <t>HMO</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:49Z</t>
+          <t>2026-10-30T00:42:40Z</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E87" t="n">
-        <v>1.832146816666667</v>
+        <v>1.669638633333334</v>
       </c>
       <c r="F87" t="n">
-        <v>5.782001466666667</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G87" t="n">
-        <v>-119.179</v>
+        <v>-157.17</v>
       </c>
       <c r="H87" t="n">
-        <v>34.412</v>
+        <v>21.12</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>EOX</t>
+          <t>POE</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:50Z</t>
+          <t>2026-10-30T00:44:40Z</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E88" t="n">
-        <v>1.837160066666667</v>
+        <v>1.677921933333333</v>
       </c>
       <c r="F88" t="n">
-        <v>2.782001466666666</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G88" t="n">
-        <v>-85.459</v>
+        <v>-92.976</v>
       </c>
       <c r="H88" t="n">
-        <v>31.46</v>
+        <v>31.155</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
-        <v>85</v>
+        <v>146</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>ILX</t>
+          <t>TLH</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:50Z</t>
+          <t>2026-10-30T00:43:41Z</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E89" t="n">
-        <v>1.84120595</v>
+        <v>1.689333116666667</v>
       </c>
       <c r="F89" t="n">
-        <v>2.782001466666666</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G89" t="n">
-        <v>-89.337</v>
+        <v>-84.32899999999999</v>
       </c>
       <c r="H89" t="n">
-        <v>40.15</v>
+        <v>30.398</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
-        <v>104</v>
+        <v>43</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>LVX</t>
+          <t>DVN</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>2026-10-29T21:18:50Z</t>
+          <t>2026-10-30T00:39:42Z</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>2026-10-29T21:17:00Z</t>
+          <t>2026-10-30T00:38:00Z</t>
         </is>
       </c>
       <c r="E90" t="n">
-        <v>1.841844116666667</v>
+        <v>1.708879583333333</v>
       </c>
       <c r="F90" t="n">
-        <v>8.782001466666665</v>
+        <v>8.461698783333334</v>
       </c>
       <c r="G90" t="n">
-        <v>-85.944</v>
+        <v>-90.581</v>
       </c>
       <c r="H90" t="n">
-        <v>37.975</v>
+        <v>41.612</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>TFX</t>
+          <t>GGW</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:50Z</t>
+          <t>2026-10-30T00:44:42Z</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E91" t="n">
-        <v>1.845476183333333</v>
+        <v>1.714107233333333</v>
       </c>
       <c r="F91" t="n">
-        <v>4.782001466666667</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G91" t="n">
-        <v>-111.385</v>
+        <v>-106.625</v>
       </c>
       <c r="H91" t="n">
-        <v>47.46</v>
+        <v>48.206</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>EYX</t>
+          <t>CBX</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:50Z</t>
+          <t>2026-10-30T00:43:43Z</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E92" t="n">
-        <v>1.845511716666667</v>
+        <v>1.72954455</v>
       </c>
       <c r="F92" t="n">
-        <v>4.782001466666667</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G92" t="n">
-        <v>-117.561</v>
+        <v>-116.236</v>
       </c>
       <c r="H92" t="n">
-        <v>35.098</v>
+        <v>43.49</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>MRX</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:51Z</t>
+          <t>2026-10-30T00:42:44Z</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E93" t="n">
-        <v>1.857367166666667</v>
+        <v>1.73657665</v>
       </c>
       <c r="F93" t="n">
-        <v>3.782001466666666</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G93" t="n">
-        <v>-93.723</v>
+        <v>-83.402</v>
       </c>
       <c r="H93" t="n">
-        <v>41.731</v>
+        <v>36.168</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>POE</t>
+          <t>JGX</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:52Z</t>
+          <t>2026-10-30T00:39:44Z</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:38:00Z</t>
         </is>
       </c>
       <c r="E94" t="n">
-        <v>1.867080116666667</v>
+        <v>1.746320666666667</v>
       </c>
       <c r="F94" t="n">
-        <v>3.782001466666666</v>
+        <v>8.461698783333334</v>
       </c>
       <c r="G94" t="n">
-        <v>-92.976</v>
+        <v>-83.351</v>
       </c>
       <c r="H94" t="n">
-        <v>31.155</v>
+        <v>32.675</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
-        <v>38</v>
+        <v>94</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>DIX</t>
+          <t>KJK</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:52Z</t>
+          <t>2026-10-30T00:44:46Z</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E95" t="n">
-        <v>1.867906116666667</v>
+        <v>1.774831233333333</v>
       </c>
       <c r="F95" t="n">
-        <v>3.782001466666666</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G95" t="n">
-        <v>-74.411</v>
+        <v>126.622</v>
       </c>
       <c r="H95" t="n">
-        <v>39.947</v>
+        <v>35.924</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
-        <v>105</v>
+        <v>122</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>LWX</t>
+          <t>NKX</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:52Z</t>
+          <t>2026-10-30T00:39:46Z</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>2026-10-29T21:19:00Z</t>
+          <t>2026-10-30T00:38:00Z</t>
         </is>
       </c>
       <c r="E96" t="n">
-        <v>1.882525833333333</v>
+        <v>1.775001283333334</v>
       </c>
       <c r="F96" t="n">
-        <v>6.782001466666667</v>
+        <v>8.461698783333334</v>
       </c>
       <c r="G96" t="n">
-        <v>-77.48699999999999</v>
+        <v>-117.04181539</v>
       </c>
       <c r="H96" t="n">
-        <v>38.976</v>
+        <v>32.91936936</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>ABR</t>
+          <t>GWX</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:53Z</t>
+          <t>2026-10-30T00:39:47Z</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>2026-10-29T21:19:00Z</t>
+          <t>2026-10-30T00:38:00Z</t>
         </is>
       </c>
       <c r="E97" t="n">
-        <v>1.883380133333333</v>
+        <v>1.787459266666667</v>
       </c>
       <c r="F97" t="n">
-        <v>6.782001466666667</v>
+        <v>8.461698783333334</v>
       </c>
       <c r="G97" t="n">
-        <v>-98.413</v>
+        <v>-88.32899999999999</v>
       </c>
       <c r="H97" t="n">
-        <v>45.456</v>
+        <v>33.897</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
-        <v>82</v>
+        <v>135</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>ICT</t>
+          <t>RIW</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:53Z</t>
+          <t>2026-10-30T00:42:47Z</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E98" t="n">
-        <v>1.8855107</v>
+        <v>1.799522466666667</v>
       </c>
       <c r="F98" t="n">
-        <v>5.782001466666667</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G98" t="n">
-        <v>-97.443</v>
+        <v>-108.477</v>
       </c>
       <c r="H98" t="n">
-        <v>37.654</v>
+        <v>43.066</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
-        <v>111</v>
+        <v>142</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>MKX</t>
+          <t>SOX</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>2026-10-29T21:18:54Z</t>
+          <t>2026-10-30T00:40:49Z</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>2026-10-29T21:17:00Z</t>
+          <t>2026-10-30T00:39:00Z</t>
         </is>
       </c>
       <c r="E99" t="n">
-        <v>1.900300033333333</v>
+        <v>1.832562716666666</v>
       </c>
       <c r="F99" t="n">
-        <v>8.782001466666665</v>
+        <v>7.461698783333333</v>
       </c>
       <c r="G99" t="n">
-        <v>-88.5506</v>
+        <v>-117.636</v>
       </c>
       <c r="H99" t="n">
-        <v>42.9678259</v>
+        <v>33.818</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>FTG</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>2026-10-29T21:18:54Z</t>
+          <t>2026-10-30T00:42:50Z</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>2026-10-29T21:17:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E100" t="n">
-        <v>1.905128216666667</v>
+        <v>1.834307316666667</v>
       </c>
       <c r="F100" t="n">
-        <v>8.782001466666665</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G100" t="n">
-        <v>-104.54586321</v>
+        <v>-96.729</v>
       </c>
       <c r="H100" t="n">
-        <v>39.78664719</v>
+        <v>43.588</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>CRP</t>
+          <t>OTX</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:54Z</t>
+          <t>2026-10-30T00:41:50Z</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:40:00Z</t>
         </is>
       </c>
       <c r="E101" t="n">
-        <v>1.907293583333333</v>
+        <v>1.836005683333333</v>
       </c>
       <c r="F101" t="n">
-        <v>4.782001466666667</v>
+        <v>6.461698783333333</v>
       </c>
       <c r="G101" t="n">
-        <v>-97.511</v>
+        <v>-117.626</v>
       </c>
       <c r="H101" t="n">
-        <v>27.784</v>
+        <v>47.681</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
-        <v>78</v>
+        <v>144</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>HNX</t>
+          <t>TBW</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:54Z</t>
+          <t>2026-10-30T00:40:50Z</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:39:00Z</t>
         </is>
       </c>
       <c r="E102" t="n">
-        <v>1.916396166666667</v>
+        <v>1.840040316666667</v>
       </c>
       <c r="F102" t="n">
-        <v>4.782001466666667</v>
+        <v>7.461698783333333</v>
       </c>
       <c r="G102" t="n">
-        <v>-119.632</v>
+        <v>-82.402</v>
       </c>
       <c r="H102" t="n">
-        <v>36.314</v>
+        <v>27.705</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>OKX</t>
+          <t>DAX</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:55Z</t>
+          <t>2026-10-30T00:45:50Z</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E103" t="n">
-        <v>1.92003325</v>
+        <v>1.84194985</v>
       </c>
       <c r="F103" t="n">
-        <v>5.782001466666667</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G103" t="n">
-        <v>-72.864</v>
+        <v>-121.678</v>
       </c>
       <c r="H103" t="n">
-        <v>40.865</v>
+        <v>38.501</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>GYX</t>
+          <t>JKL</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:55Z</t>
+          <t>2026-10-30T00:42:50Z</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E104" t="n">
-        <v>1.928688883333333</v>
+        <v>1.844909516666667</v>
       </c>
       <c r="F104" t="n">
-        <v>2.782001466666666</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G104" t="n">
-        <v>-70.256</v>
+        <v>-83.313</v>
       </c>
       <c r="H104" t="n">
-        <v>43.891</v>
+        <v>37.591</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>GGW</t>
+          <t>EOX</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:57Z</t>
+          <t>2026-10-30T00:40:51Z</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:39:00Z</t>
         </is>
       </c>
       <c r="E105" t="n">
-        <v>1.9562524</v>
+        <v>1.863165466666667</v>
       </c>
       <c r="F105" t="n">
-        <v>5.782001466666667</v>
+        <v>7.461698783333333</v>
       </c>
       <c r="G105" t="n">
-        <v>-106.625</v>
+        <v>-85.459</v>
       </c>
       <c r="H105" t="n">
-        <v>48.206</v>
+        <v>31.46</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>CCX</t>
+          <t>BBX</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:57Z</t>
+          <t>2026-10-30T00:38:52Z</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:37:00Z</t>
         </is>
       </c>
       <c r="E106" t="n">
-        <v>1.956583816666666</v>
+        <v>1.872455566666667</v>
       </c>
       <c r="F106" t="n">
-        <v>5.782001466666667</v>
+        <v>9.461698783333333</v>
       </c>
       <c r="G106" t="n">
-        <v>-78.004</v>
+        <v>-121.632</v>
       </c>
       <c r="H106" t="n">
-        <v>40.923</v>
+        <v>39.496</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>SHV</t>
+          <t>TLX</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:57Z</t>
+          <t>2026-10-30T00:44:52Z</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E107" t="n">
-        <v>1.9570919</v>
+        <v>1.872986383333333</v>
       </c>
       <c r="F107" t="n">
-        <v>5.782001466666667</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G107" t="n">
-        <v>-93.84099999999999</v>
+        <v>-97.27789271</v>
       </c>
       <c r="H107" t="n">
-        <v>32.451</v>
+        <v>35.33337636</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>BGM</t>
+          <t>FFC</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:58Z</t>
+          <t>2026-10-30T00:42:54Z</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E108" t="n">
-        <v>1.970547833333333</v>
+        <v>1.904483466666667</v>
       </c>
       <c r="F108" t="n">
-        <v>4.782001466666667</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G108" t="n">
-        <v>-75.985</v>
+        <v>-84.566</v>
       </c>
       <c r="H108" t="n">
-        <v>42.2</v>
+        <v>33.363</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
-        <v>4</v>
+        <v>126</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>AEC</t>
+          <t>OKX</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:59Z</t>
+          <t>2026-10-30T00:45:54Z</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>2026-10-29T21:19:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E109" t="n">
-        <v>1.9888724</v>
+        <v>1.9072641</v>
       </c>
       <c r="F109" t="n">
-        <v>6.782001466666667</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G109" t="n">
-        <v>-165.28</v>
+        <v>-72.864</v>
       </c>
       <c r="H109" t="n">
-        <v>64.5</v>
+        <v>40.865</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>CYS</t>
+          <t>BIS</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:01Z</t>
+          <t>2026-10-30T00:42:55Z</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>2026-10-29T21:19:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E110" t="n">
-        <v>2.018906</v>
+        <v>1.924528066666667</v>
       </c>
       <c r="F110" t="n">
-        <v>6.782001466666667</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G110" t="n">
-        <v>-104.806</v>
+        <v>-100.76</v>
       </c>
       <c r="H110" t="n">
-        <v>41.152</v>
+        <v>46.771</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
-        <v>23</v>
+        <v>123</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>BUF</t>
+          <t>NQA</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:03Z</t>
+          <t>2026-10-30T00:41:55Z</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:40:00Z</t>
         </is>
       </c>
       <c r="E111" t="n">
-        <v>2.05005995</v>
+        <v>1.9317626</v>
       </c>
       <c r="F111" t="n">
-        <v>4.782001466666667</v>
+        <v>6.461698783333333</v>
       </c>
       <c r="G111" t="n">
-        <v>-78.73699999999999</v>
+        <v>-89.873</v>
       </c>
       <c r="H111" t="n">
-        <v>42.949</v>
+        <v>35.345</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
-        <v>138</v>
+        <v>115</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>SFX</t>
+          <t>MQT</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>2026-10-29T21:19:03Z</t>
+          <t>2026-10-30T00:37:56Z</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>2026-10-29T21:17:00Z</t>
+          <t>2026-10-30T00:36:00Z</t>
         </is>
       </c>
       <c r="E112" t="n">
-        <v>2.06425225</v>
+        <v>1.93643835</v>
       </c>
       <c r="F112" t="n">
-        <v>8.782001466666665</v>
+        <v>10.46169878333333</v>
       </c>
       <c r="G112" t="n">
-        <v>-112.686</v>
+        <v>-87.548</v>
       </c>
       <c r="H112" t="n">
-        <v>43.106</v>
+        <v>46.531</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
-        <v>119</v>
+        <v>65</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>MUX</t>
+          <t>GRB</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:05Z</t>
+          <t>2026-10-30T00:45:56Z</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E113" t="n">
-        <v>2.089029533333334</v>
+        <v>1.941404366666667</v>
       </c>
       <c r="F113" t="n">
-        <v>5.782001466666667</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G113" t="n">
-        <v>-121.898</v>
+        <v>-88.111</v>
       </c>
       <c r="H113" t="n">
-        <v>37.155</v>
+        <v>44.499</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>IWA</t>
+          <t>AEC</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:05Z</t>
+          <t>2026-10-30T00:39:57Z</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:38:00Z</t>
         </is>
       </c>
       <c r="E114" t="n">
-        <v>2.090048666666667</v>
+        <v>1.950303183333333</v>
       </c>
       <c r="F114" t="n">
-        <v>3.782001466666666</v>
+        <v>8.461698783333334</v>
       </c>
       <c r="G114" t="n">
-        <v>-111.67</v>
+        <v>-165.28</v>
       </c>
       <c r="H114" t="n">
-        <v>33.289</v>
+        <v>64.5</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
-        <v>101</v>
+        <v>150</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>LRX</t>
+          <t>UDX</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:05Z</t>
+          <t>2026-10-30T00:42:57Z</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E115" t="n">
-        <v>2.09042885</v>
+        <v>1.962096316666667</v>
       </c>
       <c r="F115" t="n">
-        <v>3.782001466666666</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G115" t="n">
-        <v>-116.803</v>
+        <v>-102.83</v>
       </c>
       <c r="H115" t="n">
-        <v>40.74</v>
+        <v>44.125</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
-        <v>54</v>
+        <v>128</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>FCX</t>
+          <t>PAH</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>2026-10-29T21:19:05Z</t>
+          <t>2026-10-30T00:40:58Z</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>2026-10-29T21:17:00Z</t>
+          <t>2026-10-30T00:39:00Z</t>
         </is>
       </c>
       <c r="E116" t="n">
-        <v>2.098341883333334</v>
+        <v>1.970380166666666</v>
       </c>
       <c r="F116" t="n">
-        <v>8.782001466666665</v>
+        <v>7.461698783333333</v>
       </c>
       <c r="G116" t="n">
-        <v>-80.274</v>
+        <v>-88.77200000000001</v>
       </c>
       <c r="H116" t="n">
-        <v>37.024</v>
+        <v>37.068</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>PUX</t>
+          <t>BHX</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:07Z</t>
+          <t>2026-10-30T00:40:00Z</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>2026-10-29T21:18:00Z</t>
+          <t>2026-10-30T00:38:00Z</t>
         </is>
       </c>
       <c r="E117" t="n">
-        <v>2.131444983333333</v>
+        <v>2.0087945</v>
       </c>
       <c r="F117" t="n">
-        <v>7.782001466666667</v>
+        <v>8.461698783333334</v>
       </c>
       <c r="G117" t="n">
-        <v>-104.181</v>
+        <v>-124.292</v>
       </c>
       <c r="H117" t="n">
-        <v>38.46</v>
+        <v>40.499</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
-        <v>146</v>
+        <v>23</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>TLH</t>
+          <t>BUF</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:08Z</t>
+          <t>2026-10-30T00:46:00Z</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E118" t="n">
-        <v>2.13568535</v>
+        <v>2.014255316666667</v>
       </c>
       <c r="F118" t="n">
-        <v>3.782001466666666</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G118" t="n">
-        <v>-84.32899999999999</v>
+        <v>-78.73699999999999</v>
       </c>
       <c r="H118" t="n">
-        <v>30.398</v>
+        <v>42.949</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
-        <v>151</v>
+        <v>79</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>UEX</t>
+          <t>HPX</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:08Z</t>
+          <t>2026-10-30T00:42:01Z</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:40:00Z</t>
         </is>
       </c>
       <c r="E119" t="n">
-        <v>2.1411629</v>
+        <v>2.031757266666667</v>
       </c>
       <c r="F119" t="n">
-        <v>4.782001466666667</v>
+        <v>6.461698783333333</v>
       </c>
       <c r="G119" t="n">
-        <v>-98.44199999999999</v>
+        <v>-87.285</v>
       </c>
       <c r="H119" t="n">
-        <v>40.321</v>
+        <v>36.737</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>PBZ</t>
+          <t>MUX</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:11Z</t>
+          <t>2026-10-30T00:43:03Z</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E120" t="n">
-        <v>2.193798433333333</v>
+        <v>2.061086266666666</v>
       </c>
       <c r="F120" t="n">
-        <v>3.782001466666666</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G120" t="n">
-        <v>-80.218</v>
+        <v>-121.898</v>
       </c>
       <c r="H120" t="n">
-        <v>40.532</v>
+        <v>37.155</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>DAX</t>
+          <t>LWX</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:14Z</t>
+          <t>2026-10-30T00:41:05Z</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:39:00Z</t>
         </is>
       </c>
       <c r="E121" t="n">
-        <v>2.237430166666667</v>
+        <v>2.095036166666667</v>
       </c>
       <c r="F121" t="n">
-        <v>4.782001466666667</v>
+        <v>7.461698783333333</v>
       </c>
       <c r="G121" t="n">
-        <v>-121.678</v>
+        <v>-77.48699999999999</v>
       </c>
       <c r="H121" t="n">
-        <v>38.501</v>
+        <v>38.976</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
-        <v>116</v>
+        <v>54</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>MRX</t>
+          <t>FCX</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:14Z</t>
+          <t>2026-10-30T00:44:05Z</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E122" t="n">
-        <v>2.246149033333333</v>
+        <v>2.098571433333333</v>
       </c>
       <c r="F122" t="n">
-        <v>4.782001466666667</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G122" t="n">
-        <v>-83.402</v>
+        <v>-80.274</v>
       </c>
       <c r="H122" t="n">
-        <v>36.168</v>
+        <v>37.024</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>MQT</t>
+          <t>APD</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:15Z</t>
+          <t>2026-10-30T00:42:06Z</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>2026-10-29T21:19:00Z</t>
+          <t>2026-10-30T00:40:00Z</t>
         </is>
       </c>
       <c r="E123" t="n">
-        <v>2.254887666666667</v>
+        <v>2.102224183333333</v>
       </c>
       <c r="F123" t="n">
-        <v>6.782001466666667</v>
+        <v>6.461698783333333</v>
       </c>
       <c r="G123" t="n">
-        <v>-87.548</v>
+        <v>-147.5</v>
       </c>
       <c r="H123" t="n">
-        <v>46.531</v>
+        <v>65.03</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
-        <v>45</v>
+        <v>138</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>EAX</t>
+          <t>SFX</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:15Z</t>
+          <t>2026-10-30T00:42:08Z</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:40:00Z</t>
         </is>
       </c>
       <c r="E124" t="n">
-        <v>2.263699616666667</v>
+        <v>2.135615566666667</v>
       </c>
       <c r="F124" t="n">
-        <v>3.782001466666666</v>
+        <v>6.461698783333333</v>
       </c>
       <c r="G124" t="n">
-        <v>-94.264</v>
+        <v>-112.686</v>
       </c>
       <c r="H124" t="n">
-        <v>38.81</v>
+        <v>43.106</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>HPX</t>
+          <t>CRP</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:16Z</t>
+          <t>2026-10-30T00:44:09Z</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>2026-10-29T21:18:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E125" t="n">
-        <v>2.278617683333333</v>
+        <v>2.153861333333333</v>
       </c>
       <c r="F125" t="n">
-        <v>7.782001466666667</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G125" t="n">
-        <v>-87.285</v>
+        <v>-97.511</v>
       </c>
       <c r="H125" t="n">
-        <v>36.737</v>
+        <v>27.784</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
-        <v>19</v>
+        <v>155</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>BLX</t>
+          <t>VTX</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:17Z</t>
+          <t>2026-10-30T00:45:12Z</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>2026-10-29T21:18:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E126" t="n">
-        <v>2.288373366666667</v>
+        <v>2.208862183333333</v>
       </c>
       <c r="F126" t="n">
-        <v>7.782001466666667</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G126" t="n">
-        <v>-108.607</v>
+        <v>-119.179</v>
       </c>
       <c r="H126" t="n">
-        <v>45.854</v>
+        <v>34.412</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>CBW</t>
+          <t>ABX</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:17Z</t>
+          <t>2026-10-30T00:45:12Z</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>2026-10-29T21:18:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E127" t="n">
-        <v>2.288397366666667</v>
+        <v>2.212110016666666</v>
       </c>
       <c r="F127" t="n">
-        <v>7.782001466666667</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G127" t="n">
-        <v>-67.806</v>
+        <v>-106.824</v>
       </c>
       <c r="H127" t="n">
-        <v>46.039</v>
+        <v>35.15</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
-        <v>157</v>
+        <v>67</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>YUX</t>
+          <t>GRR</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:17Z</t>
+          <t>2026-10-30T00:45:12Z</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E128" t="n">
-        <v>2.290222666666667</v>
+        <v>2.215675766666667</v>
       </c>
       <c r="F128" t="n">
-        <v>3.782001466666666</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G128" t="n">
-        <v>-114.656</v>
+        <v>-85.545</v>
       </c>
       <c r="H128" t="n">
-        <v>32.495</v>
+        <v>42.894</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
-        <v>43</v>
+        <v>100</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>DVN</t>
+          <t>LOT</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:18Z</t>
+          <t>2026-10-30T00:44:14Z</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:42:00Z</t>
         </is>
       </c>
       <c r="E129" t="n">
-        <v>2.30230385</v>
+        <v>2.239354466666667</v>
       </c>
       <c r="F129" t="n">
-        <v>3.782001466666666</v>
+        <v>4.461698783333333</v>
       </c>
       <c r="G129" t="n">
-        <v>-90.581</v>
+        <v>-88.08499999999999</v>
       </c>
       <c r="H129" t="n">
-        <v>41.612</v>
+        <v>41.604</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>GWX</t>
+          <t>MSX</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:19Z</t>
+          <t>2026-10-30T00:45:14Z</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E130" t="n">
-        <v>2.32334405</v>
+        <v>2.248971966666667</v>
       </c>
       <c r="F130" t="n">
-        <v>3.782001466666666</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G130" t="n">
-        <v>-88.32899999999999</v>
+        <v>-113.986</v>
       </c>
       <c r="H130" t="n">
-        <v>33.897</v>
+        <v>47.041</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>APX</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:20Z</t>
+          <t>2026-10-30T00:43:15Z</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E131" t="n">
-        <v>2.3334946</v>
+        <v>2.257978333333333</v>
       </c>
       <c r="F131" t="n">
-        <v>5.782001466666667</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G131" t="n">
-        <v>-84.72</v>
+        <v>-93.723</v>
       </c>
       <c r="H131" t="n">
-        <v>44.906</v>
+        <v>41.731</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>NQA</t>
+          <t>PUX</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:32Z</t>
+          <t>2026-10-30T00:40:16Z</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:38:00Z</t>
         </is>
       </c>
       <c r="E132" t="n">
-        <v>2.5423139</v>
+        <v>2.269650133333334</v>
       </c>
       <c r="F132" t="n">
-        <v>2.782001466666666</v>
+        <v>8.461698783333334</v>
       </c>
       <c r="G132" t="n">
-        <v>-89.873</v>
+        <v>-104.181</v>
       </c>
       <c r="H132" t="n">
-        <v>35.345</v>
+        <v>38.46</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
-        <v>121</v>
+        <v>38</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>MXX</t>
+          <t>DIX</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:33Z</t>
+          <t>2026-10-30T00:41:16Z</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:39:00Z</t>
         </is>
       </c>
       <c r="E133" t="n">
-        <v>2.559596966666667</v>
+        <v>2.274288516666667</v>
       </c>
       <c r="F133" t="n">
-        <v>2.782001466666666</v>
+        <v>7.461698783333333</v>
       </c>
       <c r="G133" t="n">
-        <v>-85.79000000000001</v>
+        <v>-74.411</v>
       </c>
       <c r="H133" t="n">
-        <v>32.537</v>
+        <v>39.947</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>MSX</t>
+          <t>LCH</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:34Z</t>
+          <t>2026-10-30T00:43:17Z</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E134" t="n">
-        <v>2.578795383333333</v>
+        <v>2.284943133333333</v>
       </c>
       <c r="F134" t="n">
-        <v>2.782001466666666</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G134" t="n">
-        <v>-113.986</v>
+        <v>-93.21599999999999</v>
       </c>
       <c r="H134" t="n">
-        <v>47.041</v>
+        <v>30.125</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
-        <v>114</v>
+        <v>53</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>MPX</t>
+          <t>EYX</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:36Z</t>
+          <t>2026-10-30T00:46:17Z</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E135" t="n">
-        <v>2.601001116666667</v>
+        <v>2.286742333333334</v>
       </c>
       <c r="F135" t="n">
-        <v>2.782001466666666</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G135" t="n">
-        <v>-93.565</v>
+        <v>-117.561</v>
       </c>
       <c r="H135" t="n">
-        <v>44.849</v>
+        <v>35.098</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
-        <v>99</v>
+        <v>3</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>LNX</t>
+          <t>ACG</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:36Z</t>
+          <t>2026-10-30T00:46:18Z</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:44:00Z</t>
         </is>
       </c>
       <c r="E136" t="n">
-        <v>2.601034216666667</v>
+        <v>2.309208816666667</v>
       </c>
       <c r="F136" t="n">
-        <v>2.782001466666666</v>
+        <v>2.461698783333333</v>
       </c>
       <c r="G136" t="n">
-        <v>-100.576</v>
+        <v>-135.52</v>
       </c>
       <c r="H136" t="n">
-        <v>41.958</v>
+        <v>56.85</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>AKQ</t>
+          <t>BLX</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:36Z</t>
+          <t>2026-10-30T00:45:18Z</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E137" t="n">
-        <v>2.6011305</v>
+        <v>2.309310816666667</v>
       </c>
       <c r="F137" t="n">
-        <v>2.782001466666666</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G137" t="n">
-        <v>-77.008</v>
+        <v>-108.607</v>
       </c>
       <c r="H137" t="n">
-        <v>36.984</v>
+        <v>45.854</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>LSX</t>
+          <t>MPX</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:36Z</t>
+          <t>2026-10-30T00:41:18Z</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:39:00Z</t>
         </is>
       </c>
       <c r="E138" t="n">
-        <v>2.60351865</v>
+        <v>2.309800666666667</v>
       </c>
       <c r="F138" t="n">
-        <v>2.782001466666666</v>
+        <v>7.461698783333333</v>
       </c>
       <c r="G138" t="n">
-        <v>-90.68300000000001</v>
+        <v>-93.565</v>
       </c>
       <c r="H138" t="n">
-        <v>38.699</v>
+        <v>44.849</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>DLH</t>
+          <t>GLD</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:57Z</t>
+          <t>2026-10-30T00:41:19Z</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>2026-10-29T21:18:00Z</t>
+          <t>2026-10-30T00:39:00Z</t>
         </is>
       </c>
       <c r="E139" t="n">
-        <v>2.963152283333334</v>
+        <v>2.329192166666667</v>
       </c>
       <c r="F139" t="n">
-        <v>7.782001466666667</v>
+        <v>7.461698783333333</v>
       </c>
       <c r="G139" t="n">
-        <v>-92.20999999999999</v>
+        <v>-101.7</v>
       </c>
       <c r="H139" t="n">
-        <v>46.837</v>
+        <v>39.367</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
-        <v>139</v>
+        <v>69</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>SGF</t>
+          <t>GUA</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:00Z</t>
+          <t>2026-10-30T00:40:20Z</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:38:00Z</t>
         </is>
       </c>
       <c r="E140" t="n">
-        <v>3.004699066666667</v>
+        <v>2.346400166666667</v>
       </c>
       <c r="F140" t="n">
-        <v>5.782001466666667</v>
+        <v>8.461698783333334</v>
       </c>
       <c r="G140" t="n">
-        <v>-93.40000000000001</v>
+        <v>144.8</v>
       </c>
       <c r="H140" t="n">
-        <v>37.235</v>
+        <v>13.45</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
-        <v>134</v>
+        <v>63</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>RGX</t>
+          <t>GJX</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:02Z</t>
+          <t>2026-10-30T00:39:56Z</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:37:00Z</t>
         </is>
       </c>
       <c r="E141" t="n">
-        <v>3.041606366666667</v>
+        <v>2.94941935</v>
       </c>
       <c r="F141" t="n">
-        <v>5.782001466666667</v>
+        <v>9.461698783333333</v>
       </c>
       <c r="G141" t="n">
-        <v>-119.462</v>
+        <v>-108.214</v>
       </c>
       <c r="H141" t="n">
-        <v>39.754</v>
+        <v>39.062</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>HDC</t>
+          <t>CLX</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>2026-10-29T21:16:04Z</t>
+          <t>2026-10-30T00:44:03Z</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>2026-10-29T21:13:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E142" t="n">
-        <v>3.076400633333333</v>
+        <v>3.0566294</v>
       </c>
       <c r="F142" t="n">
-        <v>12.78200146666667</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G142" t="n">
-        <v>-90.407</v>
+        <v>-81.042</v>
       </c>
       <c r="H142" t="n">
-        <v>30.519</v>
+        <v>32.655</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>GSP</t>
+          <t>FSX</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:07Z</t>
+          <t>2026-10-30T00:40:09Z</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>2026-10-29T21:17:00Z</t>
+          <t>2026-10-30T00:37:00Z</t>
         </is>
       </c>
       <c r="E143" t="n">
-        <v>3.132347516666667</v>
+        <v>3.15055215</v>
       </c>
       <c r="F143" t="n">
-        <v>8.782001466666665</v>
+        <v>9.461698783333333</v>
       </c>
       <c r="G143" t="n">
-        <v>-82.22</v>
+        <v>-111.198</v>
       </c>
       <c r="H143" t="n">
-        <v>34.883</v>
+        <v>34.574</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
-        <v>21</v>
+        <v>133</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>BOX</t>
+          <t>RAX</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:08Z</t>
+          <t>2026-10-30T00:44:13Z</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E144" t="n">
-        <v>3.14228065</v>
+        <v>3.21874575</v>
       </c>
       <c r="F144" t="n">
-        <v>5.782001466666667</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G144" t="n">
-        <v>-71.137</v>
+        <v>-78.48999999999999</v>
       </c>
       <c r="H144" t="n">
-        <v>41.956</v>
+        <v>35.665</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>GJX</t>
+          <t>DOX</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:10Z</t>
+          <t>2026-10-30T00:40:16Z</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:37:00Z</t>
         </is>
       </c>
       <c r="E145" t="n">
-        <v>3.171766916666667</v>
+        <v>3.274190883333333</v>
       </c>
       <c r="F145" t="n">
-        <v>5.782001466666667</v>
+        <v>9.461698783333333</v>
       </c>
       <c r="G145" t="n">
-        <v>-108.214</v>
+        <v>-75.44</v>
       </c>
       <c r="H145" t="n">
-        <v>39.062</v>
+        <v>38.826</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
-        <v>83</v>
+        <v>118</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>ICX</t>
+          <t>MTX</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:16Z</t>
+          <t>2026-10-30T00:40:20Z</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>2026-10-29T21:17:00Z</t>
+          <t>2026-10-30T00:37:00Z</t>
         </is>
       </c>
       <c r="E146" t="n">
-        <v>3.281906483333333</v>
+        <v>3.345515466666667</v>
       </c>
       <c r="F146" t="n">
-        <v>8.782001466666665</v>
+        <v>9.461698783333333</v>
       </c>
       <c r="G146" t="n">
-        <v>-112.862</v>
+        <v>-112.448</v>
       </c>
       <c r="H146" t="n">
-        <v>37.591</v>
+        <v>41.263</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>DOX</t>
+          <t>MBX</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:17Z</t>
+          <t>2026-10-30T00:39:22Z</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>2026-10-29T21:18:00Z</t>
+          <t>2026-10-30T00:36:00Z</t>
         </is>
       </c>
       <c r="E147" t="n">
-        <v>3.292773983333333</v>
+        <v>3.373916733333333</v>
       </c>
       <c r="F147" t="n">
-        <v>7.782001466666667</v>
+        <v>10.46169878333333</v>
       </c>
       <c r="G147" t="n">
-        <v>-75.44</v>
+        <v>-100.864</v>
       </c>
       <c r="H147" t="n">
-        <v>38.826</v>
+        <v>48.393</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>EVX</t>
+          <t>ICX</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:18Z</t>
+          <t>2026-10-30T00:46:25Z</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:43:00Z</t>
         </is>
       </c>
       <c r="E148" t="n">
-        <v>3.31202305</v>
+        <v>3.41720375</v>
       </c>
       <c r="F148" t="n">
-        <v>5.782001466666667</v>
+        <v>3.461698783333333</v>
       </c>
       <c r="G148" t="n">
-        <v>-85.922</v>
+        <v>-112.862</v>
       </c>
       <c r="H148" t="n">
-        <v>30.565</v>
+        <v>37.591</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
-        <v>59</v>
+        <v>113</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>FSX</t>
+          <t>MOB</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>2026-10-29T21:25:27Z</t>
+          <t>2026-10-30T00:39:26Z</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>2026-10-29T21:22:00Z</t>
+          <t>2026-10-30T00:36:00Z</t>
         </is>
       </c>
       <c r="E149" t="n">
-        <v>3.457599383333333</v>
+        <v>3.44437865</v>
       </c>
       <c r="F149" t="n">
-        <v>3.782001466666666</v>
+        <v>10.46169878333333</v>
       </c>
       <c r="G149" t="n">
-        <v>-111.198</v>
+        <v>-88.23999999999999</v>
       </c>
       <c r="H149" t="n">
-        <v>34.574</v>
+        <v>30.679</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>37</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>DGX</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>2026-10-29T21:18:28Z</t>
+          <t>2026-10-30T00:40:29Z</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>2026-10-29T21:15:00Z</t>
+          <t>2026-10-30T00:37:00Z</t>
         </is>
       </c>
       <c r="E150" t="n">
-        <v>3.4752755</v>
+        <v>3.495672933333333</v>
       </c>
       <c r="F150" t="n">
-        <v>10.78200146666667</v>
+        <v>9.461698783333333</v>
       </c>
       <c r="G150" t="n">
         <v>-89.98399999999999</v>
       </c>
       <c r="H150" t="n">
         <v>32.28</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>130</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>PDT</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:29Z</t>
+          <t>2026-10-30T00:40:29Z</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:37:00Z</t>
         </is>
       </c>
       <c r="E151" t="n">
-        <v>3.498051</v>
+        <v>3.49583475</v>
       </c>
       <c r="F151" t="n">
-        <v>4.782001466666667</v>
+        <v>9.461698783333333</v>
       </c>
       <c r="G151" t="n">
         <v>-118.853</v>
       </c>
       <c r="H151" t="n">
         <v>45.691</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
-        <v>133</v>
+        <v>21</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>RAX</t>
+          <t>BOX</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:31Z</t>
+          <t>2026-10-30T00:44:31Z</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>2026-10-29T21:18:00Z</t>
+          <t>2026-10-30T00:41:00Z</t>
         </is>
       </c>
       <c r="E152" t="n">
-        <v>3.5237174</v>
+        <v>3.519060416666667</v>
       </c>
       <c r="F152" t="n">
-        <v>7.782001466666667</v>
+        <v>5.461698783333333</v>
       </c>
       <c r="G152" t="n">
-        <v>-78.48999999999999</v>
+        <v>-71.137</v>
       </c>
       <c r="H152" t="n">
-        <v>35.665</v>
+        <v>41.956</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
-        <v>109</v>
+        <v>51</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>MBX</t>
+          <t>EVX</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:31Z</t>
+          <t>2026-10-30T00:43:31Z</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>2026-10-29T21:18:00Z</t>
+          <t>2026-10-30T00:40:00Z</t>
         </is>
       </c>
       <c r="E153" t="n">
-        <v>3.525329983333334</v>
+        <v>3.521510066666667</v>
       </c>
       <c r="F153" t="n">
-        <v>7.782001466666667</v>
+        <v>6.461698783333333</v>
       </c>
       <c r="G153" t="n">
-        <v>-100.864</v>
+        <v>-85.922</v>
       </c>
       <c r="H153" t="n">
-        <v>48.393</v>
+        <v>30.565</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
-        <v>118</v>
+        <v>68</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>MTX</t>
+          <t>GSP</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>2026-10-29T21:19:31Z</t>
+          <t>2026-10-30T00:40:31Z</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>2026-10-29T21:16:00Z</t>
+          <t>2026-10-30T00:37:00Z</t>
         </is>
       </c>
       <c r="E154" t="n">
-        <v>3.53261295</v>
+        <v>3.5291206</v>
       </c>
       <c r="F154" t="n">
-        <v>9.782001466666665</v>
+        <v>9.461698783333333</v>
       </c>
       <c r="G154" t="n">
-        <v>-112.448</v>
+        <v>-82.22</v>
       </c>
       <c r="H154" t="n">
-        <v>41.263</v>
+        <v>34.883</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
-        <v>108</v>
+        <v>39</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>MAX</t>
+          <t>DLH</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>2026-10-29T21:24:32Z</t>
+          <t>2026-10-30T00:38:34Z</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>2026-10-29T21:21:00Z</t>
+          <t>2026-10-30T00:35:00Z</t>
         </is>
       </c>
       <c r="E155" t="n">
-        <v>3.538447</v>
+        <v>3.58100605</v>
       </c>
       <c r="F155" t="n">
-        <v>4.782001466666667</v>
+        <v>11.46169878333333</v>
       </c>
       <c r="G155" t="n">
-        <v>-122.717</v>
+        <v>-92.20999999999999</v>
       </c>
       <c r="H155" t="n">
-        <v>42.081</v>
+        <v>46.837</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>PAH</t>
+          <t>RGX</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>2026-10-29T21:17:37Z</t>
+          <t>2026-10-30T00:41:38Z</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>2026-10-29T21:14:00Z</t>
+          <t>2026-10-30T00:38:00Z</t>
         </is>
       </c>
       <c r="E156" t="n">
-        <v>3.62889835</v>
+        <v>3.633722816666667</v>
       </c>
       <c r="F156" t="n">
-        <v>11.78200146666667</v>
+        <v>8.461698783333334</v>
       </c>
       <c r="G156" t="n">
-        <v>-88.77200000000001</v>
+        <v>-119.462</v>
       </c>
       <c r="H156" t="n">
-        <v>37.068</v>
+        <v>39.754</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>BMX</t>
+          <t>HDC</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>2026-10-29T21:18:40Z</t>
+          <t>2026-10-30T00:37:40Z</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>2026-10-29T21:15:00Z</t>
+          <t>2026-10-30T00:34:00Z</t>
         </is>
       </c>
       <c r="E157" t="n">
-        <v>3.666676983333333</v>
+        <v>3.674512666666667</v>
       </c>
       <c r="F157" t="n">
-        <v>10.78200146666667</v>
+        <v>12.46169878333333</v>
       </c>
       <c r="G157" t="n">
-        <v>-86.77</v>
+        <v>-90.407</v>
       </c>
       <c r="H157" t="n">
-        <v>33.172</v>
+        <v>30.519</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>CLX</t>
+          <t>BMX</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>2026-10-29T21:18:44Z</t>
+          <t>2026-10-30T00:43:47Z</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>2026-10-29T21:15:00Z</t>
+          <t>2026-10-30T00:40:00Z</t>
         </is>
       </c>
       <c r="E158" t="n">
-        <v>3.736973916666666</v>
+        <v>3.797318666666667</v>
       </c>
       <c r="F158" t="n">
-        <v>10.78200146666667</v>
+        <v>6.461698783333333</v>
       </c>
       <c r="G158" t="n">
-        <v>-81.042</v>
+        <v>-86.77</v>
       </c>
       <c r="H158" t="n">
-        <v>32.655</v>
+        <v>33.172</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>MOB</t>
+          <t>MAX</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>2026-10-29T21:23:47Z</t>
+          <t>2026-10-30T00:39:57Z</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>2026-10-29T21:20:00Z</t>
+          <t>2026-10-30T00:36:00Z</t>
         </is>
       </c>
       <c r="E159" t="n">
-        <v>3.795945466666667</v>
+        <v>3.95955065</v>
       </c>
       <c r="F159" t="n">
-        <v>5.782001466666667</v>
+        <v>10.46169878333333</v>
       </c>
       <c r="G159" t="n">
-        <v>-88.23999999999999</v>
+        <v>-122.717</v>
       </c>
       <c r="H159" t="n">
-        <v>30.679</v>
+        <v>42.081</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>